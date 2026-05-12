--- v0 (2026-03-28)
+++ v1 (2026-05-12)
@@ -967,51 +967,83 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – badaczka Politechniki Krakowskiej im. Tadeusza Kościuszki, opracowała innowacyjną powłokę do implantów ortopedycznych, która sprawia, że organizm lepiej je toleruje oraz szybciej łączy z kością. Rozwiązanie wspiera gojenie, ogranicza stan zapalny i pomaga chronić przed zakażeniami, uwalniając substancje wspomagające regenerację dokładnie tam, gdzie są potrzebne. Technologia może skrócić czas leczenia i zmniejszyć ryzyko powikłań po zabiegu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Marta Stafiniak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – – CTO Molecular Biology, współtworzy technologię PCR.smart®, przenośną platformę diagnostyki molekularnej z dedykowanymi testami, która pozwala wykrywać zagrożenia biologiczne bezpośrednio w miejscu pobrania próbki. Rozwiązanie skraca czas diagnostyki z kilku dni do mniej niż 90 minut, wspierając bezpieczeństwo żywności, wody oraz optymalizację decyzji terapeutycznych w weterynarii. Rozwiązanie przenosi precyzyjną diagnostykę z laboratorium bezpośrednio do miejsca, w którym pojawia się ryzyko biologiczne.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CTO Molecular Biology w firmie Bioaccure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, współtworzy technologię PCR.smart®, przenośną platformę diagnostyki molekularnej z dedykowanymi testami, która pozwala wykrywać zagrożenia biologiczne bezpośrednio w miejscu pobrania próbki. Rozwiązanie skraca czas diagnostyki z kilku dni do mniej niż 90 minut, wspierając bezpieczeństwo żywności, wody oraz optymalizację decyzji terapeutycznych w weterynarii. Rozwiązanie przenosi precyzyjną diagnostykę z laboratorium bezpośrednio do miejsca, w którym pojawia się ryzyko biologiczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">*Badanie na zlecenie Fundacji WłączeniPlus przeprowadzone zostało w listopadzie 2025 r. przez Grupę 4P z użyciem metodologii CAWI z wykorzystaniem licencjonowanego panelu zapewniającego reprezentatywność próby pod kątem płci, wieku, wielkości miejscowości zamieszkania oraz regionu na próbie Polaków w wieku 18-70 lat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>